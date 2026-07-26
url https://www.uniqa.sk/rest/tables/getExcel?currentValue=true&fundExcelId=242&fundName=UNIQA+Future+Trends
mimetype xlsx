--- v0 (2026-05-09)
+++ v1 (2026-07-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5109" uniqueCount="2800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5343" uniqueCount="2932">
   <si>
     <t>07.09.2021</t>
   </si>
   <si>
     <t>0.039339</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>08.09.2021</t>
   </si>
   <si>
     <t>0.039378</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>0.039370</t>
   </si>
   <si>
     <t>10.09.2021</t>
   </si>
   <si>
@@ -8406,98 +8406,494 @@
     <t>01.05.2026</t>
   </si>
   <si>
     <t>02.05.2026</t>
   </si>
   <si>
     <t>03.05.2026</t>
   </si>
   <si>
     <t>04.05.2026</t>
   </si>
   <si>
     <t>0.050100</t>
   </si>
   <si>
     <t>05.05.2026</t>
   </si>
   <si>
     <t>0.050997</t>
   </si>
   <si>
     <t>06.05.2026</t>
   </si>
   <si>
     <t>0.052091</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>0.051693</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>0.052990</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>0.052044</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>0.053396</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>0.053840</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>0.052747</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>0.052325</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>0.051813</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>0.052903</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>0.053154</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>0.053752</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>0.054068</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>0.055140</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>0.055157</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>0.055592</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>0.056125</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>0.056525</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>0.057191</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>0.057011</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>0.056585</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>0.053929</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>0.054781</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>0.053988</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>0.052961</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>0.054536</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>0.055027</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>0.056108</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>0.055321</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>0.055209</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>0.056778</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>0.056632</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>0.057504</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>0.055439</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>0.055631</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>0.056385</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>0.055203</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>0.055350</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>0.056352</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>0.055406</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>0.054690</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>0.055226</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>0.054119</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>0.054099</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>0.054970</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>0.054643</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>0.053377</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>0.054112</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>0.053698</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>0.052709</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>0.051960</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>0.052160</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>0.053492</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>0.053245</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>0.052549</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1703"/>
+  <dimension ref="A1:C1781"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -27189,45 +27585,903 @@
         <v>2795</v>
       </c>
       <c r="C1701" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="s" s="0">
         <v>2796</v>
       </c>
       <c r="B1702" t="s" s="0">
         <v>2797</v>
       </c>
       <c r="C1702" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="s" s="0">
         <v>2798</v>
       </c>
       <c r="B1703" t="s" s="0">
         <v>2799</v>
       </c>
       <c r="C1703" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="s" s="0">
+        <v>2800</v>
+      </c>
+      <c r="B1704" t="s" s="0">
+        <v>2801</v>
+      </c>
+      <c r="C1704" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="s" s="0">
+        <v>2802</v>
+      </c>
+      <c r="B1705" t="s" s="0">
+        <v>2801</v>
+      </c>
+      <c r="C1705" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="s" s="0">
+        <v>2803</v>
+      </c>
+      <c r="B1706" t="s" s="0">
+        <v>2801</v>
+      </c>
+      <c r="C1706" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="s" s="0">
+        <v>2804</v>
+      </c>
+      <c r="B1707" t="s" s="0">
+        <v>2801</v>
+      </c>
+      <c r="C1707" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="s" s="0">
+        <v>2805</v>
+      </c>
+      <c r="B1708" t="s" s="0">
+        <v>2806</v>
+      </c>
+      <c r="C1708" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="s" s="0">
+        <v>2807</v>
+      </c>
+      <c r="B1709" t="s" s="0">
+        <v>2808</v>
+      </c>
+      <c r="C1709" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="s" s="0">
+        <v>2809</v>
+      </c>
+      <c r="B1710" t="s" s="0">
+        <v>2810</v>
+      </c>
+      <c r="C1710" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="s" s="0">
+        <v>2811</v>
+      </c>
+      <c r="B1711" t="s" s="0">
+        <v>2812</v>
+      </c>
+      <c r="C1711" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="s" s="0">
+        <v>2813</v>
+      </c>
+      <c r="B1712" t="s" s="0">
+        <v>2814</v>
+      </c>
+      <c r="C1712" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="s" s="0">
+        <v>2815</v>
+      </c>
+      <c r="B1713" t="s" s="0">
+        <v>2814</v>
+      </c>
+      <c r="C1713" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="s" s="0">
+        <v>2816</v>
+      </c>
+      <c r="B1714" t="s" s="0">
+        <v>2814</v>
+      </c>
+      <c r="C1714" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="s" s="0">
+        <v>2817</v>
+      </c>
+      <c r="B1715" t="s" s="0">
+        <v>2818</v>
+      </c>
+      <c r="C1715" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="s" s="0">
+        <v>2819</v>
+      </c>
+      <c r="B1716" t="s" s="0">
+        <v>2820</v>
+      </c>
+      <c r="C1716" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="s" s="0">
+        <v>2821</v>
+      </c>
+      <c r="B1717" t="s" s="0">
+        <v>2822</v>
+      </c>
+      <c r="C1717" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="s" s="0">
+        <v>2823</v>
+      </c>
+      <c r="B1718" t="s" s="0">
+        <v>2824</v>
+      </c>
+      <c r="C1718" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="s" s="0">
+        <v>2825</v>
+      </c>
+      <c r="B1719" t="s" s="0">
+        <v>2826</v>
+      </c>
+      <c r="C1719" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="s" s="0">
+        <v>2827</v>
+      </c>
+      <c r="B1720" t="s" s="0">
+        <v>2826</v>
+      </c>
+      <c r="C1720" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="s" s="0">
+        <v>2828</v>
+      </c>
+      <c r="B1721" t="s" s="0">
+        <v>2826</v>
+      </c>
+      <c r="C1721" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="s" s="0">
+        <v>2829</v>
+      </c>
+      <c r="B1722" t="s" s="0">
+        <v>2830</v>
+      </c>
+      <c r="C1722" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="s" s="0">
+        <v>2831</v>
+      </c>
+      <c r="B1723" t="s" s="0">
+        <v>2832</v>
+      </c>
+      <c r="C1723" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="s" s="0">
+        <v>2833</v>
+      </c>
+      <c r="B1724" t="s" s="0">
+        <v>2834</v>
+      </c>
+      <c r="C1724" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="s" s="0">
+        <v>2835</v>
+      </c>
+      <c r="B1725" t="s" s="0">
+        <v>2836</v>
+      </c>
+      <c r="C1725" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="s" s="0">
+        <v>2837</v>
+      </c>
+      <c r="B1726" t="s" s="0">
+        <v>2838</v>
+      </c>
+      <c r="C1726" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="s" s="0">
+        <v>2839</v>
+      </c>
+      <c r="B1727" t="s" s="0">
+        <v>2838</v>
+      </c>
+      <c r="C1727" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="s" s="0">
+        <v>2840</v>
+      </c>
+      <c r="B1728" t="s" s="0">
+        <v>2838</v>
+      </c>
+      <c r="C1728" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="s" s="0">
+        <v>2841</v>
+      </c>
+      <c r="B1729" t="s" s="0">
+        <v>2842</v>
+      </c>
+      <c r="C1729" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="s" s="0">
+        <v>2843</v>
+      </c>
+      <c r="B1730" t="s" s="0">
+        <v>2844</v>
+      </c>
+      <c r="C1730" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="s" s="0">
+        <v>2845</v>
+      </c>
+      <c r="B1731" t="s" s="0">
+        <v>2846</v>
+      </c>
+      <c r="C1731" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="s" s="0">
+        <v>2847</v>
+      </c>
+      <c r="B1732" t="s" s="0">
+        <v>2848</v>
+      </c>
+      <c r="C1732" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="s" s="0">
+        <v>2849</v>
+      </c>
+      <c r="B1733" t="s" s="0">
+        <v>2850</v>
+      </c>
+      <c r="C1733" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="s" s="0">
+        <v>2851</v>
+      </c>
+      <c r="B1734" t="s" s="0">
+        <v>2850</v>
+      </c>
+      <c r="C1734" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="s" s="0">
+        <v>2852</v>
+      </c>
+      <c r="B1735" t="s" s="0">
+        <v>2850</v>
+      </c>
+      <c r="C1735" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="s" s="0">
+        <v>2853</v>
+      </c>
+      <c r="B1736" t="s" s="0">
+        <v>2854</v>
+      </c>
+      <c r="C1736" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="s" s="0">
+        <v>2855</v>
+      </c>
+      <c r="B1737" t="s" s="0">
+        <v>2856</v>
+      </c>
+      <c r="C1737" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="s" s="0">
+        <v>2857</v>
+      </c>
+      <c r="B1738" t="s" s="0">
+        <v>2858</v>
+      </c>
+      <c r="C1738" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="s" s="0">
+        <v>2859</v>
+      </c>
+      <c r="B1739" t="s" s="0">
+        <v>2860</v>
+      </c>
+      <c r="C1739" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="s" s="0">
+        <v>2861</v>
+      </c>
+      <c r="B1740" t="s" s="0">
+        <v>2862</v>
+      </c>
+      <c r="C1740" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="s" s="0">
+        <v>2863</v>
+      </c>
+      <c r="B1741" t="s" s="0">
+        <v>2862</v>
+      </c>
+      <c r="C1741" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="s" s="0">
+        <v>2864</v>
+      </c>
+      <c r="B1742" t="s" s="0">
+        <v>2862</v>
+      </c>
+      <c r="C1742" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="s" s="0">
+        <v>2865</v>
+      </c>
+      <c r="B1743" t="s" s="0">
+        <v>2866</v>
+      </c>
+      <c r="C1743" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="s" s="0">
+        <v>2867</v>
+      </c>
+      <c r="B1744" t="s" s="0">
+        <v>2868</v>
+      </c>
+      <c r="C1744" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="s" s="0">
+        <v>2869</v>
+      </c>
+      <c r="B1745" t="s" s="0">
+        <v>2870</v>
+      </c>
+      <c r="C1745" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="s" s="0">
+        <v>2871</v>
+      </c>
+      <c r="B1746" t="s" s="0">
+        <v>2872</v>
+      </c>
+      <c r="C1746" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="s" s="0">
+        <v>2873</v>
+      </c>
+      <c r="B1747" t="s" s="0">
+        <v>2874</v>
+      </c>
+      <c r="C1747" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="s" s="0">
+        <v>2875</v>
+      </c>
+      <c r="B1748" t="s" s="0">
+        <v>2874</v>
+      </c>
+      <c r="C1748" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="s" s="0">
+        <v>2876</v>
+      </c>
+      <c r="B1749" t="s" s="0">
+        <v>2874</v>
+      </c>
+      <c r="C1749" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="s" s="0">
+        <v>2877</v>
+      </c>
+      <c r="B1750" t="s" s="0">
+        <v>2878</v>
+      </c>
+      <c r="C1750" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="s" s="0">
+        <v>2879</v>
+      </c>
+      <c r="B1751" t="s" s="0">
+        <v>2880</v>
+      </c>
+      <c r="C1751" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="s" s="0">
+        <v>2881</v>
+      </c>
+      <c r="B1752" t="s" s="0">
+        <v>2882</v>
+      </c>
+      <c r="C1752" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="s" s="0">
+        <v>2883</v>
+      </c>
+      <c r="B1753" t="s" s="0">
+        <v>2884</v>
+      </c>
+      <c r="C1753" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="s" s="0">
+        <v>2885</v>
+      </c>
+      <c r="B1754" t="s" s="0">
+        <v>2886</v>
+      </c>
+      <c r="C1754" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="s" s="0">
+        <v>2887</v>
+      </c>
+      <c r="B1755" t="s" s="0">
+        <v>2886</v>
+      </c>
+      <c r="C1755" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="s" s="0">
+        <v>2888</v>
+      </c>
+      <c r="B1756" t="s" s="0">
+        <v>2886</v>
+      </c>
+      <c r="C1756" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="s" s="0">
+        <v>2889</v>
+      </c>
+      <c r="B1757" t="s" s="0">
+        <v>2890</v>
+      </c>
+      <c r="C1757" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="s" s="0">
+        <v>2891</v>
+      </c>
+      <c r="B1758" t="s" s="0">
+        <v>2892</v>
+      </c>
+      <c r="C1758" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="s" s="0">
+        <v>2893</v>
+      </c>
+      <c r="B1759" t="s" s="0">
+        <v>2894</v>
+      </c>
+      <c r="C1759" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="s" s="0">
+        <v>2895</v>
+      </c>
+      <c r="B1760" t="s" s="0">
+        <v>2896</v>
+      </c>
+      <c r="C1760" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="s" s="0">
+        <v>2897</v>
+      </c>
+      <c r="B1761" t="s" s="0">
+        <v>2898</v>
+      </c>
+      <c r="C1761" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="s" s="0">
+        <v>2899</v>
+      </c>
+      <c r="B1762" t="s" s="0">
+        <v>2898</v>
+      </c>
+      <c r="C1762" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="s" s="0">
+        <v>2900</v>
+      </c>
+      <c r="B1763" t="s" s="0">
+        <v>2898</v>
+      </c>
+      <c r="C1763" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="s" s="0">
+        <v>2901</v>
+      </c>
+      <c r="B1764" t="s" s="0">
+        <v>2898</v>
+      </c>
+      <c r="C1764" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="s" s="0">
+        <v>2902</v>
+      </c>
+      <c r="B1765" t="s" s="0">
+        <v>2903</v>
+      </c>
+      <c r="C1765" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="s" s="0">
+        <v>2904</v>
+      </c>
+      <c r="B1766" t="s" s="0">
+        <v>2905</v>
+      </c>
+      <c r="C1766" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="s" s="0">
+        <v>2906</v>
+      </c>
+      <c r="B1767" t="s" s="0">
+        <v>2907</v>
+      </c>
+      <c r="C1767" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="s" s="0">
+        <v>2908</v>
+      </c>
+      <c r="B1768" t="s" s="0">
+        <v>2909</v>
+      </c>
+      <c r="C1768" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="s" s="0">
+        <v>2910</v>
+      </c>
+      <c r="B1769" t="s" s="0">
+        <v>2909</v>
+      </c>
+      <c r="C1769" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="s" s="0">
+        <v>2911</v>
+      </c>
+      <c r="B1770" t="s" s="0">
+        <v>2909</v>
+      </c>
+      <c r="C1770" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="s" s="0">
+        <v>2912</v>
+      </c>
+      <c r="B1771" t="s" s="0">
+        <v>2913</v>
+      </c>
+      <c r="C1771" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="s" s="0">
+        <v>2914</v>
+      </c>
+      <c r="B1772" t="s" s="0">
+        <v>2915</v>
+      </c>
+      <c r="C1772" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="s" s="0">
+        <v>2916</v>
+      </c>
+      <c r="B1773" t="s" s="0">
+        <v>2917</v>
+      </c>
+      <c r="C1773" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="s" s="0">
+        <v>2918</v>
+      </c>
+      <c r="B1774" t="s" s="0">
+        <v>2919</v>
+      </c>
+      <c r="C1774" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="s" s="0">
+        <v>2920</v>
+      </c>
+      <c r="B1775" t="s" s="0">
+        <v>2921</v>
+      </c>
+      <c r="C1775" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="s" s="0">
+        <v>2922</v>
+      </c>
+      <c r="B1776" t="s" s="0">
+        <v>2921</v>
+      </c>
+      <c r="C1776" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="s" s="0">
+        <v>2923</v>
+      </c>
+      <c r="B1777" t="s" s="0">
+        <v>2921</v>
+      </c>
+      <c r="C1777" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="s" s="0">
+        <v>2924</v>
+      </c>
+      <c r="B1778" t="s" s="0">
+        <v>2925</v>
+      </c>
+      <c r="C1778" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="s" s="0">
+        <v>2926</v>
+      </c>
+      <c r="B1779" t="s" s="0">
+        <v>2927</v>
+      </c>
+      <c r="C1779" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="s" s="0">
+        <v>2928</v>
+      </c>
+      <c r="B1780" t="s" s="0">
+        <v>2929</v>
+      </c>
+      <c r="C1780" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="s" s="0">
+        <v>2930</v>
+      </c>
+      <c r="B1781" t="s" s="0">
+        <v>2931</v>
+      </c>
+      <c r="C1781" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>