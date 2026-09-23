--- v1 (2026-07-26)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5343" uniqueCount="2932">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5523" uniqueCount="3034">
   <si>
     <t>07.09.2021</t>
   </si>
   <si>
     <t>0.039339</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>08.09.2021</t>
   </si>
   <si>
     <t>0.039378</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>0.039370</t>
   </si>
   <si>
     <t>10.09.2021</t>
   </si>
   <si>
@@ -8802,98 +8802,404 @@
     <t>19.07.2026</t>
   </si>
   <si>
     <t>20.07.2026</t>
   </si>
   <si>
     <t>0.052160</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>0.053492</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>0.053245</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
     <t>0.052549</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>0.052273</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>0.052206</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>0.051546</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>0.050560</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>0.051930</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>0.051937</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>0.052415</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>0.053719</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>0.053212</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>0.053015</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>0.053567</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>0.053271</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>0.053640</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>0.054080</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>0.054614</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>0.054221</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>0.054409</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>0.052998</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>0.052835</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>0.052725</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>0.052857</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>0.052207</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>0.052741</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>0.052762</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>0.053293</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>0.053068</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>0.052891</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>0.052339</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>0.052532</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>0.052843</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>0.053324</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>0.053566</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>0.053346</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>0.052915</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>0.052346</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>0.052947</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>0.052114</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>0.051943</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>0.052030</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>0.052897</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>0.052958</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>0.053877</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1781"/>
+  <dimension ref="A1:C1841"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -28443,45 +28749,705 @@
         <v>2927</v>
       </c>
       <c r="C1779" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="s" s="0">
         <v>2928</v>
       </c>
       <c r="B1780" t="s" s="0">
         <v>2929</v>
       </c>
       <c r="C1780" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="s" s="0">
         <v>2930</v>
       </c>
       <c r="B1781" t="s" s="0">
         <v>2931</v>
       </c>
       <c r="C1781" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="s" s="0">
+        <v>2932</v>
+      </c>
+      <c r="B1782" t="s" s="0">
+        <v>2933</v>
+      </c>
+      <c r="C1782" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="s" s="0">
+        <v>2934</v>
+      </c>
+      <c r="B1783" t="s" s="0">
+        <v>2933</v>
+      </c>
+      <c r="C1783" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="s" s="0">
+        <v>2935</v>
+      </c>
+      <c r="B1784" t="s" s="0">
+        <v>2933</v>
+      </c>
+      <c r="C1784" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="s" s="0">
+        <v>2936</v>
+      </c>
+      <c r="B1785" t="s" s="0">
+        <v>2937</v>
+      </c>
+      <c r="C1785" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="s" s="0">
+        <v>2938</v>
+      </c>
+      <c r="B1786" t="s" s="0">
+        <v>2939</v>
+      </c>
+      <c r="C1786" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="s" s="0">
+        <v>2940</v>
+      </c>
+      <c r="B1787" t="s" s="0">
+        <v>2941</v>
+      </c>
+      <c r="C1787" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="s" s="0">
+        <v>2942</v>
+      </c>
+      <c r="B1788" t="s" s="0">
+        <v>2943</v>
+      </c>
+      <c r="C1788" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="s" s="0">
+        <v>2944</v>
+      </c>
+      <c r="B1789" t="s" s="0">
+        <v>2945</v>
+      </c>
+      <c r="C1789" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="s" s="0">
+        <v>2946</v>
+      </c>
+      <c r="B1790" t="s" s="0">
+        <v>2945</v>
+      </c>
+      <c r="C1790" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="s" s="0">
+        <v>2947</v>
+      </c>
+      <c r="B1791" t="s" s="0">
+        <v>2945</v>
+      </c>
+      <c r="C1791" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="s" s="0">
+        <v>2948</v>
+      </c>
+      <c r="B1792" t="s" s="0">
+        <v>2949</v>
+      </c>
+      <c r="C1792" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="s" s="0">
+        <v>2950</v>
+      </c>
+      <c r="B1793" t="s" s="0">
+        <v>2951</v>
+      </c>
+      <c r="C1793" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="s" s="0">
+        <v>2952</v>
+      </c>
+      <c r="B1794" t="s" s="0">
+        <v>2953</v>
+      </c>
+      <c r="C1794" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="s" s="0">
+        <v>2954</v>
+      </c>
+      <c r="B1795" t="s" s="0">
+        <v>2955</v>
+      </c>
+      <c r="C1795" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="s" s="0">
+        <v>2956</v>
+      </c>
+      <c r="B1796" t="s" s="0">
+        <v>2957</v>
+      </c>
+      <c r="C1796" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="s" s="0">
+        <v>2958</v>
+      </c>
+      <c r="B1797" t="s" s="0">
+        <v>2957</v>
+      </c>
+      <c r="C1797" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="s" s="0">
+        <v>2959</v>
+      </c>
+      <c r="B1798" t="s" s="0">
+        <v>2957</v>
+      </c>
+      <c r="C1798" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="s" s="0">
+        <v>2960</v>
+      </c>
+      <c r="B1799" t="s" s="0">
+        <v>2961</v>
+      </c>
+      <c r="C1799" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="s" s="0">
+        <v>2962</v>
+      </c>
+      <c r="B1800" t="s" s="0">
+        <v>2963</v>
+      </c>
+      <c r="C1800" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="s" s="0">
+        <v>2964</v>
+      </c>
+      <c r="B1801" t="s" s="0">
+        <v>2965</v>
+      </c>
+      <c r="C1801" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="s" s="0">
+        <v>2966</v>
+      </c>
+      <c r="B1802" t="s" s="0">
+        <v>2967</v>
+      </c>
+      <c r="C1802" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="s" s="0">
+        <v>2968</v>
+      </c>
+      <c r="B1803" t="s" s="0">
+        <v>2969</v>
+      </c>
+      <c r="C1803" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="s" s="0">
+        <v>2970</v>
+      </c>
+      <c r="B1804" t="s" s="0">
+        <v>2969</v>
+      </c>
+      <c r="C1804" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="s" s="0">
+        <v>2971</v>
+      </c>
+      <c r="B1805" t="s" s="0">
+        <v>2969</v>
+      </c>
+      <c r="C1805" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="s" s="0">
+        <v>2972</v>
+      </c>
+      <c r="B1806" t="s" s="0">
+        <v>2973</v>
+      </c>
+      <c r="C1806" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="s" s="0">
+        <v>2974</v>
+      </c>
+      <c r="B1807" t="s" s="0">
+        <v>2975</v>
+      </c>
+      <c r="C1807" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="s" s="0">
+        <v>2976</v>
+      </c>
+      <c r="B1808" t="s" s="0">
+        <v>2977</v>
+      </c>
+      <c r="C1808" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" t="s" s="0">
+        <v>2978</v>
+      </c>
+      <c r="B1809" t="s" s="0">
+        <v>2979</v>
+      </c>
+      <c r="C1809" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" t="s" s="0">
+        <v>2980</v>
+      </c>
+      <c r="B1810" t="s" s="0">
+        <v>2981</v>
+      </c>
+      <c r="C1810" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" t="s" s="0">
+        <v>2982</v>
+      </c>
+      <c r="B1811" t="s" s="0">
+        <v>2981</v>
+      </c>
+      <c r="C1811" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" t="s" s="0">
+        <v>2983</v>
+      </c>
+      <c r="B1812" t="s" s="0">
+        <v>2981</v>
+      </c>
+      <c r="C1812" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" t="s" s="0">
+        <v>2984</v>
+      </c>
+      <c r="B1813" t="s" s="0">
+        <v>2985</v>
+      </c>
+      <c r="C1813" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" t="s" s="0">
+        <v>2986</v>
+      </c>
+      <c r="B1814" t="s" s="0">
+        <v>2987</v>
+      </c>
+      <c r="C1814" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" t="s" s="0">
+        <v>2988</v>
+      </c>
+      <c r="B1815" t="s" s="0">
+        <v>2989</v>
+      </c>
+      <c r="C1815" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" t="s" s="0">
+        <v>2990</v>
+      </c>
+      <c r="B1816" t="s" s="0">
+        <v>2991</v>
+      </c>
+      <c r="C1816" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" t="s" s="0">
+        <v>2992</v>
+      </c>
+      <c r="B1817" t="s" s="0">
+        <v>2993</v>
+      </c>
+      <c r="C1817" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" t="s" s="0">
+        <v>2994</v>
+      </c>
+      <c r="B1818" t="s" s="0">
+        <v>2993</v>
+      </c>
+      <c r="C1818" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" t="s" s="0">
+        <v>2995</v>
+      </c>
+      <c r="B1819" t="s" s="0">
+        <v>2993</v>
+      </c>
+      <c r="C1819" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" t="s" s="0">
+        <v>2996</v>
+      </c>
+      <c r="B1820" t="s" s="0">
+        <v>2997</v>
+      </c>
+      <c r="C1820" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" t="s" s="0">
+        <v>2998</v>
+      </c>
+      <c r="B1821" t="s" s="0">
+        <v>2999</v>
+      </c>
+      <c r="C1821" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" t="s" s="0">
+        <v>3000</v>
+      </c>
+      <c r="B1822" t="s" s="0">
+        <v>3001</v>
+      </c>
+      <c r="C1822" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" t="s" s="0">
+        <v>3002</v>
+      </c>
+      <c r="B1823" t="s" s="0">
+        <v>3003</v>
+      </c>
+      <c r="C1823" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" t="s" s="0">
+        <v>3004</v>
+      </c>
+      <c r="B1824" t="s" s="0">
+        <v>3005</v>
+      </c>
+      <c r="C1824" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" t="s" s="0">
+        <v>3006</v>
+      </c>
+      <c r="B1825" t="s" s="0">
+        <v>3005</v>
+      </c>
+      <c r="C1825" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" t="s" s="0">
+        <v>3007</v>
+      </c>
+      <c r="B1826" t="s" s="0">
+        <v>3005</v>
+      </c>
+      <c r="C1826" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" t="s" s="0">
+        <v>3008</v>
+      </c>
+      <c r="B1827" t="s" s="0">
+        <v>3009</v>
+      </c>
+      <c r="C1827" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" t="s" s="0">
+        <v>3010</v>
+      </c>
+      <c r="B1828" t="s" s="0">
+        <v>3011</v>
+      </c>
+      <c r="C1828" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" t="s" s="0">
+        <v>3012</v>
+      </c>
+      <c r="B1829" t="s" s="0">
+        <v>3013</v>
+      </c>
+      <c r="C1829" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" t="s" s="0">
+        <v>3014</v>
+      </c>
+      <c r="B1830" t="s" s="0">
+        <v>3015</v>
+      </c>
+      <c r="C1830" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" t="s" s="0">
+        <v>3016</v>
+      </c>
+      <c r="B1831" t="s" s="0">
+        <v>3017</v>
+      </c>
+      <c r="C1831" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" t="s" s="0">
+        <v>3018</v>
+      </c>
+      <c r="B1832" t="s" s="0">
+        <v>3017</v>
+      </c>
+      <c r="C1832" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" t="s" s="0">
+        <v>3019</v>
+      </c>
+      <c r="B1833" t="s" s="0">
+        <v>3017</v>
+      </c>
+      <c r="C1833" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" t="s" s="0">
+        <v>3020</v>
+      </c>
+      <c r="B1834" t="s" s="0">
+        <v>3021</v>
+      </c>
+      <c r="C1834" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" t="s" s="0">
+        <v>3022</v>
+      </c>
+      <c r="B1835" t="s" s="0">
+        <v>3023</v>
+      </c>
+      <c r="C1835" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" t="s" s="0">
+        <v>3024</v>
+      </c>
+      <c r="B1836" t="s" s="0">
+        <v>3025</v>
+      </c>
+      <c r="C1836" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" t="s" s="0">
+        <v>3026</v>
+      </c>
+      <c r="B1837" t="s" s="0">
+        <v>3027</v>
+      </c>
+      <c r="C1837" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" t="s" s="0">
+        <v>3028</v>
+      </c>
+      <c r="B1838" t="s" s="0">
+        <v>3029</v>
+      </c>
+      <c r="C1838" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" t="s" s="0">
+        <v>3030</v>
+      </c>
+      <c r="B1839" t="s" s="0">
+        <v>3029</v>
+      </c>
+      <c r="C1839" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" t="s" s="0">
+        <v>3031</v>
+      </c>
+      <c r="B1840" t="s" s="0">
+        <v>3029</v>
+      </c>
+      <c r="C1840" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" t="s" s="0">
+        <v>3032</v>
+      </c>
+      <c r="B1841" t="s" s="0">
+        <v>3033</v>
+      </c>
+      <c r="C1841" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>