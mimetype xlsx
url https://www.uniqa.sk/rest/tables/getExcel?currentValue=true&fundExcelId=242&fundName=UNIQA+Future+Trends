--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5523" uniqueCount="3034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5658" uniqueCount="3109">
   <si>
     <t>07.09.2021</t>
   </si>
   <si>
     <t>0.039339</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>08.09.2021</t>
   </si>
   <si>
     <t>0.039378</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>0.039370</t>
   </si>
   <si>
     <t>10.09.2021</t>
   </si>
   <si>
@@ -9108,98 +9108,323 @@
     <t>0.052030</t>
   </si>
   <si>
     <t>17.09.2026</t>
   </si>
   <si>
     <t>0.052897</t>
   </si>
   <si>
     <t>18.09.2026</t>
   </si>
   <si>
     <t>0.052958</t>
   </si>
   <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>20.09.2026</t>
   </si>
   <si>
     <t>21.09.2026</t>
   </si>
   <si>
     <t>0.053877</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>0.054286</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>0.053782</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>0.053328</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>0.053585</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>0.053574</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>0.053294</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>0.053669</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>0.054580</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>0.054922</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>0.054919</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>0.054679</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>0.053865</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>0.054061</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>12.10.2026</t>
+  </si>
+  <si>
+    <t>0.053862</t>
+  </si>
+  <si>
+    <t>13.10.2026</t>
+  </si>
+  <si>
+    <t>0.053543</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>0.052704</t>
+  </si>
+  <si>
+    <t>15.10.2026</t>
+  </si>
+  <si>
+    <t>0.052571</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>0.051708</t>
+  </si>
+  <si>
+    <t>17.10.2026</t>
+  </si>
+  <si>
+    <t>18.10.2026</t>
+  </si>
+  <si>
+    <t>19.10.2026</t>
+  </si>
+  <si>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t>0.052078</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>0.052535</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
+    <t>0.051325</t>
+  </si>
+  <si>
+    <t>23.10.2026</t>
+  </si>
+  <si>
+    <t>0.051313</t>
+  </si>
+  <si>
+    <t>24.10.2026</t>
+  </si>
+  <si>
+    <t>25.10.2026</t>
+  </si>
+  <si>
+    <t>26.10.2026</t>
+  </si>
+  <si>
+    <t>0.051672</t>
+  </si>
+  <si>
+    <t>27.10.2026</t>
+  </si>
+  <si>
+    <t>0.052428</t>
+  </si>
+  <si>
+    <t>28.10.2026</t>
+  </si>
+  <si>
+    <t>29.10.2026</t>
+  </si>
+  <si>
+    <t>0.052607</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
+  </si>
+  <si>
+    <t>0.051334</t>
+  </si>
+  <si>
+    <t>31.10.2026</t>
+  </si>
+  <si>
+    <t>01.11.2026</t>
+  </si>
+  <si>
+    <t>02.11.2026</t>
+  </si>
+  <si>
+    <t>0.051483</t>
+  </si>
+  <si>
+    <t>03.11.2026</t>
+  </si>
+  <si>
+    <t>0.051861</t>
+  </si>
+  <si>
+    <t>04.11.2026</t>
+  </si>
+  <si>
+    <t>0.051999</t>
+  </si>
+  <si>
+    <t>05.11.2026</t>
+  </si>
+  <si>
+    <t>0.049848</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1841"/>
+  <dimension ref="A1:C1886"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -29409,45 +29634,540 @@
         <v>3029</v>
       </c>
       <c r="C1839" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="s" s="0">
         <v>3031</v>
       </c>
       <c r="B1840" t="s" s="0">
         <v>3029</v>
       </c>
       <c r="C1840" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" t="s" s="0">
         <v>3032</v>
       </c>
       <c r="B1841" t="s" s="0">
         <v>3033</v>
       </c>
       <c r="C1841" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" t="s" s="0">
+        <v>3034</v>
+      </c>
+      <c r="B1842" t="s" s="0">
+        <v>3035</v>
+      </c>
+      <c r="C1842" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" t="s" s="0">
+        <v>3036</v>
+      </c>
+      <c r="B1843" t="s" s="0">
+        <v>3037</v>
+      </c>
+      <c r="C1843" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" t="s" s="0">
+        <v>3038</v>
+      </c>
+      <c r="B1844" t="s" s="0">
+        <v>3039</v>
+      </c>
+      <c r="C1844" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" t="s" s="0">
+        <v>3040</v>
+      </c>
+      <c r="B1845" t="s" s="0">
+        <v>3041</v>
+      </c>
+      <c r="C1845" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" t="s" s="0">
+        <v>3042</v>
+      </c>
+      <c r="B1846" t="s" s="0">
+        <v>3041</v>
+      </c>
+      <c r="C1846" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" t="s" s="0">
+        <v>3043</v>
+      </c>
+      <c r="B1847" t="s" s="0">
+        <v>3041</v>
+      </c>
+      <c r="C1847" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" t="s" s="0">
+        <v>3044</v>
+      </c>
+      <c r="B1848" t="s" s="0">
+        <v>3041</v>
+      </c>
+      <c r="C1848" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" t="s" s="0">
+        <v>3045</v>
+      </c>
+      <c r="B1849" t="s" s="0">
+        <v>3046</v>
+      </c>
+      <c r="C1849" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" t="s" s="0">
+        <v>3047</v>
+      </c>
+      <c r="B1850" t="s" s="0">
+        <v>3048</v>
+      </c>
+      <c r="C1850" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" t="s" s="0">
+        <v>3049</v>
+      </c>
+      <c r="B1851" t="s" s="0">
+        <v>3050</v>
+      </c>
+      <c r="C1851" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" t="s" s="0">
+        <v>3051</v>
+      </c>
+      <c r="B1852" t="s" s="0">
+        <v>3052</v>
+      </c>
+      <c r="C1852" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" t="s" s="0">
+        <v>3053</v>
+      </c>
+      <c r="B1853" t="s" s="0">
+        <v>3052</v>
+      </c>
+      <c r="C1853" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" t="s" s="0">
+        <v>3054</v>
+      </c>
+      <c r="B1854" t="s" s="0">
+        <v>3052</v>
+      </c>
+      <c r="C1854" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" t="s" s="0">
+        <v>3055</v>
+      </c>
+      <c r="B1855" t="s" s="0">
+        <v>3056</v>
+      </c>
+      <c r="C1855" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" t="s" s="0">
+        <v>3057</v>
+      </c>
+      <c r="B1856" t="s" s="0">
+        <v>3058</v>
+      </c>
+      <c r="C1856" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" t="s" s="0">
+        <v>3059</v>
+      </c>
+      <c r="B1857" t="s" s="0">
+        <v>3060</v>
+      </c>
+      <c r="C1857" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" t="s" s="0">
+        <v>3061</v>
+      </c>
+      <c r="B1858" t="s" s="0">
+        <v>3062</v>
+      </c>
+      <c r="C1858" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" t="s" s="0">
+        <v>3063</v>
+      </c>
+      <c r="B1859" t="s" s="0">
+        <v>3064</v>
+      </c>
+      <c r="C1859" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" t="s" s="0">
+        <v>3065</v>
+      </c>
+      <c r="B1860" t="s" s="0">
+        <v>3064</v>
+      </c>
+      <c r="C1860" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" t="s" s="0">
+        <v>3066</v>
+      </c>
+      <c r="B1861" t="s" s="0">
+        <v>3064</v>
+      </c>
+      <c r="C1861" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" t="s" s="0">
+        <v>3067</v>
+      </c>
+      <c r="B1862" t="s" s="0">
+        <v>3068</v>
+      </c>
+      <c r="C1862" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" t="s" s="0">
+        <v>3069</v>
+      </c>
+      <c r="B1863" t="s" s="0">
+        <v>3070</v>
+      </c>
+      <c r="C1863" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" t="s" s="0">
+        <v>3071</v>
+      </c>
+      <c r="B1864" t="s" s="0">
+        <v>3072</v>
+      </c>
+      <c r="C1864" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" t="s" s="0">
+        <v>3073</v>
+      </c>
+      <c r="B1865" t="s" s="0">
+        <v>3074</v>
+      </c>
+      <c r="C1865" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" t="s" s="0">
+        <v>3075</v>
+      </c>
+      <c r="B1866" t="s" s="0">
+        <v>3076</v>
+      </c>
+      <c r="C1866" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" t="s" s="0">
+        <v>3077</v>
+      </c>
+      <c r="B1867" t="s" s="0">
+        <v>3076</v>
+      </c>
+      <c r="C1867" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" t="s" s="0">
+        <v>3078</v>
+      </c>
+      <c r="B1868" t="s" s="0">
+        <v>3076</v>
+      </c>
+      <c r="C1868" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" t="s" s="0">
+        <v>3079</v>
+      </c>
+      <c r="B1869" t="s" s="0">
+        <v>2799</v>
+      </c>
+      <c r="C1869" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" t="s" s="0">
+        <v>3080</v>
+      </c>
+      <c r="B1870" t="s" s="0">
+        <v>3081</v>
+      </c>
+      <c r="C1870" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" t="s" s="0">
+        <v>3082</v>
+      </c>
+      <c r="B1871" t="s" s="0">
+        <v>3083</v>
+      </c>
+      <c r="C1871" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" t="s" s="0">
+        <v>3084</v>
+      </c>
+      <c r="B1872" t="s" s="0">
+        <v>3085</v>
+      </c>
+      <c r="C1872" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" t="s" s="0">
+        <v>3086</v>
+      </c>
+      <c r="B1873" t="s" s="0">
+        <v>3087</v>
+      </c>
+      <c r="C1873" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" t="s" s="0">
+        <v>3088</v>
+      </c>
+      <c r="B1874" t="s" s="0">
+        <v>3087</v>
+      </c>
+      <c r="C1874" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" t="s" s="0">
+        <v>3089</v>
+      </c>
+      <c r="B1875" t="s" s="0">
+        <v>3087</v>
+      </c>
+      <c r="C1875" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" t="s" s="0">
+        <v>3090</v>
+      </c>
+      <c r="B1876" t="s" s="0">
+        <v>3091</v>
+      </c>
+      <c r="C1876" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877" t="s" s="0">
+        <v>3092</v>
+      </c>
+      <c r="B1877" t="s" s="0">
+        <v>3093</v>
+      </c>
+      <c r="C1877" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1878">
+      <c r="A1878" t="s" s="0">
+        <v>3094</v>
+      </c>
+      <c r="B1878" t="s" s="0">
+        <v>3093</v>
+      </c>
+      <c r="C1878" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1879">
+      <c r="A1879" t="s" s="0">
+        <v>3095</v>
+      </c>
+      <c r="B1879" t="s" s="0">
+        <v>3096</v>
+      </c>
+      <c r="C1879" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880" t="s" s="0">
+        <v>3097</v>
+      </c>
+      <c r="B1880" t="s" s="0">
+        <v>3098</v>
+      </c>
+      <c r="C1880" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" t="s" s="0">
+        <v>3099</v>
+      </c>
+      <c r="B1881" t="s" s="0">
+        <v>3098</v>
+      </c>
+      <c r="C1881" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" t="s" s="0">
+        <v>3100</v>
+      </c>
+      <c r="B1882" t="s" s="0">
+        <v>3098</v>
+      </c>
+      <c r="C1882" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" t="s" s="0">
+        <v>3101</v>
+      </c>
+      <c r="B1883" t="s" s="0">
+        <v>3102</v>
+      </c>
+      <c r="C1883" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" t="s" s="0">
+        <v>3103</v>
+      </c>
+      <c r="B1884" t="s" s="0">
+        <v>3104</v>
+      </c>
+      <c r="C1884" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" t="s" s="0">
+        <v>3105</v>
+      </c>
+      <c r="B1885" t="s" s="0">
+        <v>3106</v>
+      </c>
+      <c r="C1885" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" t="s" s="0">
+        <v>3107</v>
+      </c>
+      <c r="B1886" t="s" s="0">
+        <v>3108</v>
+      </c>
+      <c r="C1886" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>