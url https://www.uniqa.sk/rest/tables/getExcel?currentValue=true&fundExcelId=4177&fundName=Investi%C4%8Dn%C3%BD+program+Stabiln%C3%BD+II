--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Investičný program Stabilný II" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1833" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2106" uniqueCount="1069">
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>100.000000</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>17.09.2024</t>
   </si>
   <si>
     <t>18.09.2024</t>
   </si>
   <si>
     <t>19.09.2024</t>
   </si>
   <si>
     <t>99.870800</t>
   </si>
   <si>
     <t>20.09.2024</t>
   </si>
   <si>
@@ -2778,98 +2778,533 @@
     <t>14.05.2026</t>
   </si>
   <si>
     <t>102.187665</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>16.05.2026</t>
   </si>
   <si>
     <t>17.05.2026</t>
   </si>
   <si>
     <t>18.05.2026</t>
   </si>
   <si>
     <t>102.272788</t>
   </si>
   <si>
     <t>19.05.2026</t>
   </si>
   <si>
     <t>102.126947</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>102.163100</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>102.154109</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>102.165755</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>102.173519</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>102.241874</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>102.445744</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>102.574723</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>102.426297</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>102.445656</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>102.404370</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>102.382456</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>102.428937</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>102.387659</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>102.436702</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>102.574787</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>102.674182</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>102.703855</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>102.708990</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>102.625183</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>102.688401</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>102.740053</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>102.821320</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>102.905222</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>102.962026</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>102.833015</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>102.849776</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>102.710415</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>102.396840</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>102.445888</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>102.509097</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>102.374913</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>102.334884</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>102.327107</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>102.285869</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>102.275538</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>102.274311</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>102.244651</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>102.168581</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>102.058954</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>102.187957</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>102.317020</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>102.446042</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>102.345440</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>102.246063</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>102.412519</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>102.546680</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>102.573752</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>102.492411</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>102.511782</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>102.380157</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>102.443325</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>102.440764</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>102.536239</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>102.381409</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C611"/>
+  <dimension ref="A1:C702"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -9549,45 +9984,1046 @@
         <v>916</v>
       </c>
       <c r="C609" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s" s="0">
         <v>920</v>
       </c>
       <c r="B610" t="s" s="0">
         <v>921</v>
       </c>
       <c r="C610" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s" s="0">
         <v>922</v>
       </c>
       <c r="B611" t="s" s="0">
         <v>923</v>
       </c>
       <c r="C611" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="s" s="0">
+        <v>924</v>
+      </c>
+      <c r="B612" t="s" s="0">
+        <v>925</v>
+      </c>
+      <c r="C612" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="s" s="0">
+        <v>926</v>
+      </c>
+      <c r="B613" t="s" s="0">
+        <v>927</v>
+      </c>
+      <c r="C613" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="s" s="0">
+        <v>928</v>
+      </c>
+      <c r="B614" t="s" s="0">
+        <v>929</v>
+      </c>
+      <c r="C614" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="s" s="0">
+        <v>930</v>
+      </c>
+      <c r="B615" t="s" s="0">
+        <v>929</v>
+      </c>
+      <c r="C615" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="s" s="0">
+        <v>931</v>
+      </c>
+      <c r="B616" t="s" s="0">
+        <v>929</v>
+      </c>
+      <c r="C616" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="s" s="0">
+        <v>932</v>
+      </c>
+      <c r="B617" t="s" s="0">
+        <v>933</v>
+      </c>
+      <c r="C617" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="s" s="0">
+        <v>934</v>
+      </c>
+      <c r="B618" t="s" s="0">
+        <v>935</v>
+      </c>
+      <c r="C618" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="s" s="0">
+        <v>936</v>
+      </c>
+      <c r="B619" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C619" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="s" s="0">
+        <v>938</v>
+      </c>
+      <c r="B620" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C620" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="s" s="0">
+        <v>939</v>
+      </c>
+      <c r="B621" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C621" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="s" s="0">
+        <v>940</v>
+      </c>
+      <c r="B622" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C622" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="s" s="0">
+        <v>941</v>
+      </c>
+      <c r="B623" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C623" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="s" s="0">
+        <v>942</v>
+      </c>
+      <c r="B624" t="s" s="0">
+        <v>937</v>
+      </c>
+      <c r="C624" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="s" s="0">
+        <v>943</v>
+      </c>
+      <c r="B625" t="s" s="0">
+        <v>944</v>
+      </c>
+      <c r="C625" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="s" s="0">
+        <v>945</v>
+      </c>
+      <c r="B626" t="s" s="0">
+        <v>946</v>
+      </c>
+      <c r="C626" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="s" s="0">
+        <v>947</v>
+      </c>
+      <c r="B627" t="s" s="0">
+        <v>948</v>
+      </c>
+      <c r="C627" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="s" s="0">
+        <v>949</v>
+      </c>
+      <c r="B628" t="s" s="0">
+        <v>948</v>
+      </c>
+      <c r="C628" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="s" s="0">
+        <v>950</v>
+      </c>
+      <c r="B629" t="s" s="0">
+        <v>948</v>
+      </c>
+      <c r="C629" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="s" s="0">
+        <v>951</v>
+      </c>
+      <c r="B630" t="s" s="0">
+        <v>948</v>
+      </c>
+      <c r="C630" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="s" s="0">
+        <v>952</v>
+      </c>
+      <c r="B631" t="s" s="0">
+        <v>948</v>
+      </c>
+      <c r="C631" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="s" s="0">
+        <v>953</v>
+      </c>
+      <c r="B632" t="s" s="0">
+        <v>954</v>
+      </c>
+      <c r="C632" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="s" s="0">
+        <v>955</v>
+      </c>
+      <c r="B633" t="s" s="0">
+        <v>956</v>
+      </c>
+      <c r="C633" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="s" s="0">
+        <v>957</v>
+      </c>
+      <c r="B634" t="s" s="0">
+        <v>958</v>
+      </c>
+      <c r="C634" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="s" s="0">
+        <v>959</v>
+      </c>
+      <c r="B635" t="s" s="0">
+        <v>960</v>
+      </c>
+      <c r="C635" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="s" s="0">
+        <v>961</v>
+      </c>
+      <c r="B636" t="s" s="0">
+        <v>960</v>
+      </c>
+      <c r="C636" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="s" s="0">
+        <v>962</v>
+      </c>
+      <c r="B637" t="s" s="0">
+        <v>960</v>
+      </c>
+      <c r="C637" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="s" s="0">
+        <v>963</v>
+      </c>
+      <c r="B638" t="s" s="0">
+        <v>964</v>
+      </c>
+      <c r="C638" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="s" s="0">
+        <v>965</v>
+      </c>
+      <c r="B639" t="s" s="0">
+        <v>966</v>
+      </c>
+      <c r="C639" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="s" s="0">
+        <v>967</v>
+      </c>
+      <c r="B640" t="s" s="0">
+        <v>968</v>
+      </c>
+      <c r="C640" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="s" s="0">
+        <v>969</v>
+      </c>
+      <c r="B641" t="s" s="0">
+        <v>970</v>
+      </c>
+      <c r="C641" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="s" s="0">
+        <v>971</v>
+      </c>
+      <c r="B642" t="s" s="0">
+        <v>972</v>
+      </c>
+      <c r="C642" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="s" s="0">
+        <v>973</v>
+      </c>
+      <c r="B643" t="s" s="0">
+        <v>972</v>
+      </c>
+      <c r="C643" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="s" s="0">
+        <v>974</v>
+      </c>
+      <c r="B644" t="s" s="0">
+        <v>972</v>
+      </c>
+      <c r="C644" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="s" s="0">
+        <v>975</v>
+      </c>
+      <c r="B645" t="s" s="0">
+        <v>970</v>
+      </c>
+      <c r="C645" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="s" s="0">
+        <v>976</v>
+      </c>
+      <c r="B646" t="s" s="0">
+        <v>977</v>
+      </c>
+      <c r="C646" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="s" s="0">
+        <v>978</v>
+      </c>
+      <c r="B647" t="s" s="0">
+        <v>979</v>
+      </c>
+      <c r="C647" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="s" s="0">
+        <v>980</v>
+      </c>
+      <c r="B648" t="s" s="0">
+        <v>981</v>
+      </c>
+      <c r="C648" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="s" s="0">
+        <v>982</v>
+      </c>
+      <c r="B649" t="s" s="0">
+        <v>983</v>
+      </c>
+      <c r="C649" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="s" s="0">
+        <v>984</v>
+      </c>
+      <c r="B650" t="s" s="0">
+        <v>983</v>
+      </c>
+      <c r="C650" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="s" s="0">
+        <v>985</v>
+      </c>
+      <c r="B651" t="s" s="0">
+        <v>983</v>
+      </c>
+      <c r="C651" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="s" s="0">
+        <v>986</v>
+      </c>
+      <c r="B652" t="s" s="0">
+        <v>987</v>
+      </c>
+      <c r="C652" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="s" s="0">
+        <v>988</v>
+      </c>
+      <c r="B653" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C653" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="s" s="0">
+        <v>990</v>
+      </c>
+      <c r="B654" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C654" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="s" s="0">
+        <v>991</v>
+      </c>
+      <c r="B655" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C655" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="s" s="0">
+        <v>992</v>
+      </c>
+      <c r="B656" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C656" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="s" s="0">
+        <v>993</v>
+      </c>
+      <c r="B657" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C657" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="s" s="0">
+        <v>994</v>
+      </c>
+      <c r="B658" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C658" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="s" s="0">
+        <v>995</v>
+      </c>
+      <c r="B659" t="s" s="0">
+        <v>989</v>
+      </c>
+      <c r="C659" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="s" s="0">
+        <v>996</v>
+      </c>
+      <c r="B660" t="s" s="0">
+        <v>997</v>
+      </c>
+      <c r="C660" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="s" s="0">
+        <v>998</v>
+      </c>
+      <c r="B661" t="s" s="0">
+        <v>999</v>
+      </c>
+      <c r="C661" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="s" s="0">
+        <v>1000</v>
+      </c>
+      <c r="B662" t="s" s="0">
+        <v>1001</v>
+      </c>
+      <c r="C662" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="s" s="0">
+        <v>1002</v>
+      </c>
+      <c r="B663" t="s" s="0">
+        <v>1003</v>
+      </c>
+      <c r="C663" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="s" s="0">
+        <v>1004</v>
+      </c>
+      <c r="B664" t="s" s="0">
+        <v>1003</v>
+      </c>
+      <c r="C664" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="s" s="0">
+        <v>1005</v>
+      </c>
+      <c r="B665" t="s" s="0">
+        <v>1003</v>
+      </c>
+      <c r="C665" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="s" s="0">
+        <v>1006</v>
+      </c>
+      <c r="B666" t="s" s="0">
+        <v>1007</v>
+      </c>
+      <c r="C666" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="s" s="0">
+        <v>1008</v>
+      </c>
+      <c r="B667" t="s" s="0">
+        <v>1009</v>
+      </c>
+      <c r="C667" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="s" s="0">
+        <v>1010</v>
+      </c>
+      <c r="B668" t="s" s="0">
+        <v>1011</v>
+      </c>
+      <c r="C668" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="s" s="0">
+        <v>1012</v>
+      </c>
+      <c r="B669" t="s" s="0">
+        <v>1013</v>
+      </c>
+      <c r="C669" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="s" s="0">
+        <v>1014</v>
+      </c>
+      <c r="B670" t="s" s="0">
+        <v>1015</v>
+      </c>
+      <c r="C670" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="s" s="0">
+        <v>1016</v>
+      </c>
+      <c r="B671" t="s" s="0">
+        <v>1015</v>
+      </c>
+      <c r="C671" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="s" s="0">
+        <v>1017</v>
+      </c>
+      <c r="B672" t="s" s="0">
+        <v>1015</v>
+      </c>
+      <c r="C672" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="s" s="0">
+        <v>1018</v>
+      </c>
+      <c r="B673" t="s" s="0">
+        <v>1019</v>
+      </c>
+      <c r="C673" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="s" s="0">
+        <v>1020</v>
+      </c>
+      <c r="B674" t="s" s="0">
+        <v>1021</v>
+      </c>
+      <c r="C674" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="s" s="0">
+        <v>1022</v>
+      </c>
+      <c r="B675" t="s" s="0">
+        <v>1023</v>
+      </c>
+      <c r="C675" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="s" s="0">
+        <v>1024</v>
+      </c>
+      <c r="B676" t="s" s="0">
+        <v>1025</v>
+      </c>
+      <c r="C676" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="s" s="0">
+        <v>1026</v>
+      </c>
+      <c r="B677" t="s" s="0">
+        <v>1027</v>
+      </c>
+      <c r="C677" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="s" s="0">
+        <v>1028</v>
+      </c>
+      <c r="B678" t="s" s="0">
+        <v>1027</v>
+      </c>
+      <c r="C678" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="s" s="0">
+        <v>1029</v>
+      </c>
+      <c r="B679" t="s" s="0">
+        <v>1027</v>
+      </c>
+      <c r="C679" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="s" s="0">
+        <v>1030</v>
+      </c>
+      <c r="B680" t="s" s="0">
+        <v>1031</v>
+      </c>
+      <c r="C680" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="s" s="0">
+        <v>1032</v>
+      </c>
+      <c r="B681" t="s" s="0">
+        <v>1033</v>
+      </c>
+      <c r="C681" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="s" s="0">
+        <v>1034</v>
+      </c>
+      <c r="B682" t="s" s="0">
+        <v>1035</v>
+      </c>
+      <c r="C682" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="s" s="0">
+        <v>1036</v>
+      </c>
+      <c r="B683" t="s" s="0">
+        <v>1037</v>
+      </c>
+      <c r="C683" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="s" s="0">
+        <v>1038</v>
+      </c>
+      <c r="B684" t="s" s="0">
+        <v>1039</v>
+      </c>
+      <c r="C684" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="s" s="0">
+        <v>1040</v>
+      </c>
+      <c r="B685" t="s" s="0">
+        <v>1039</v>
+      </c>
+      <c r="C685" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="s" s="0">
+        <v>1041</v>
+      </c>
+      <c r="B686" t="s" s="0">
+        <v>1039</v>
+      </c>
+      <c r="C686" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="s" s="0">
+        <v>1042</v>
+      </c>
+      <c r="B687" t="s" s="0">
+        <v>1039</v>
+      </c>
+      <c r="C687" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="s" s="0">
+        <v>1043</v>
+      </c>
+      <c r="B688" t="s" s="0">
+        <v>1044</v>
+      </c>
+      <c r="C688" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="s" s="0">
+        <v>1045</v>
+      </c>
+      <c r="B689" t="s" s="0">
+        <v>1046</v>
+      </c>
+      <c r="C689" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="s" s="0">
+        <v>1047</v>
+      </c>
+      <c r="B690" t="s" s="0">
+        <v>1048</v>
+      </c>
+      <c r="C690" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="s" s="0">
+        <v>1049</v>
+      </c>
+      <c r="B691" t="s" s="0">
+        <v>1050</v>
+      </c>
+      <c r="C691" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="s" s="0">
+        <v>1051</v>
+      </c>
+      <c r="B692" t="s" s="0">
+        <v>1050</v>
+      </c>
+      <c r="C692" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="s" s="0">
+        <v>1052</v>
+      </c>
+      <c r="B693" t="s" s="0">
+        <v>1050</v>
+      </c>
+      <c r="C693" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="s" s="0">
+        <v>1053</v>
+      </c>
+      <c r="B694" t="s" s="0">
+        <v>1054</v>
+      </c>
+      <c r="C694" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="s" s="0">
+        <v>1055</v>
+      </c>
+      <c r="B695" t="s" s="0">
+        <v>1056</v>
+      </c>
+      <c r="C695" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="s" s="0">
+        <v>1057</v>
+      </c>
+      <c r="B696" t="s" s="0">
+        <v>1058</v>
+      </c>
+      <c r="C696" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="s" s="0">
+        <v>1059</v>
+      </c>
+      <c r="B697" t="s" s="0">
+        <v>1060</v>
+      </c>
+      <c r="C697" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="s" s="0">
+        <v>1061</v>
+      </c>
+      <c r="B698" t="s" s="0">
+        <v>1062</v>
+      </c>
+      <c r="C698" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="s" s="0">
+        <v>1063</v>
+      </c>
+      <c r="B699" t="s" s="0">
+        <v>1062</v>
+      </c>
+      <c r="C699" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="s" s="0">
+        <v>1064</v>
+      </c>
+      <c r="B700" t="s" s="0">
+        <v>1062</v>
+      </c>
+      <c r="C700" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="s" s="0">
+        <v>1065</v>
+      </c>
+      <c r="B701" t="s" s="0">
+        <v>1066</v>
+      </c>
+      <c r="C701" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="s" s="0">
+        <v>1067</v>
+      </c>
+      <c r="B702" t="s" s="0">
+        <v>1068</v>
+      </c>
+      <c r="C702" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>