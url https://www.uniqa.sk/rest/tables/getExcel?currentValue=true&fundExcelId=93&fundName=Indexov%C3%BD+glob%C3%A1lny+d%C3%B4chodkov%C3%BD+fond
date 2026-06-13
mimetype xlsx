--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indexový globálny dôchodkový fo" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7929" uniqueCount="4393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8064" uniqueCount="4470">
   <si>
     <t>01.02.2019</t>
   </si>
   <si>
     <t>0.033194</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>02.02.2019</t>
   </si>
   <si>
     <t>03.02.2019</t>
   </si>
   <si>
     <t>04.02.2019</t>
   </si>
   <si>
     <t>05.02.2019</t>
   </si>
   <si>
     <t>06.02.2019</t>
   </si>
   <si>
@@ -13185,98 +13185,329 @@
     <t>0.063005</t>
   </si>
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
     <t>0.063131</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t>0.063088</t>
   </si>
   <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>26.04.2026</t>
   </si>
   <si>
     <t>27.04.2026</t>
   </si>
   <si>
     <t>0.063066</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t>0.062783</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>0.062815</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>0.063183</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>0.063393</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>0.063918</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>0.064761</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>0.064713</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>0.064736</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>0.064961</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>0.064227</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>0.065008</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>0.065702</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>0.064945</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>0.064576</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>0.064371</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>0.065065</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>0.065094</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>0.065785</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>0.066279</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>0.066087</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>0.065995</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>0.066220</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>0.066406</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>0.066586</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>0.066941</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>0.066580</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>0.066486</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>0.065773</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>0.065422</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>0.064637</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>0.064510</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>0.064547</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2643"/>
+  <dimension ref="A1:C2688"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -42308,45 +42539,540 @@
         <v>4388</v>
       </c>
       <c r="C2641" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" t="s" s="0">
         <v>4390</v>
       </c>
       <c r="B2642" t="s" s="0">
         <v>4388</v>
       </c>
       <c r="C2642" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" t="s" s="0">
         <v>4391</v>
       </c>
       <c r="B2643" t="s" s="0">
         <v>4392</v>
       </c>
       <c r="C2643" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2644">
+      <c r="A2644" t="s" s="0">
+        <v>4393</v>
+      </c>
+      <c r="B2644" t="s" s="0">
+        <v>4394</v>
+      </c>
+      <c r="C2644" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2645">
+      <c r="A2645" t="s" s="0">
+        <v>4395</v>
+      </c>
+      <c r="B2645" t="s" s="0">
+        <v>4396</v>
+      </c>
+      <c r="C2645" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2646">
+      <c r="A2646" t="s" s="0">
+        <v>4397</v>
+      </c>
+      <c r="B2646" t="s" s="0">
+        <v>4398</v>
+      </c>
+      <c r="C2646" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2647">
+      <c r="A2647" t="s" s="0">
+        <v>4399</v>
+      </c>
+      <c r="B2647" t="s" s="0">
+        <v>4398</v>
+      </c>
+      <c r="C2647" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2648">
+      <c r="A2648" t="s" s="0">
+        <v>4400</v>
+      </c>
+      <c r="B2648" t="s" s="0">
+        <v>4398</v>
+      </c>
+      <c r="C2648" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2649">
+      <c r="A2649" t="s" s="0">
+        <v>4401</v>
+      </c>
+      <c r="B2649" t="s" s="0">
+        <v>4398</v>
+      </c>
+      <c r="C2649" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2650">
+      <c r="A2650" t="s" s="0">
+        <v>4402</v>
+      </c>
+      <c r="B2650" t="s" s="0">
+        <v>4403</v>
+      </c>
+      <c r="C2650" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2651">
+      <c r="A2651" t="s" s="0">
+        <v>4404</v>
+      </c>
+      <c r="B2651" t="s" s="0">
+        <v>4405</v>
+      </c>
+      <c r="C2651" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2652">
+      <c r="A2652" t="s" s="0">
+        <v>4406</v>
+      </c>
+      <c r="B2652" t="s" s="0">
+        <v>4407</v>
+      </c>
+      <c r="C2652" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2653">
+      <c r="A2653" t="s" s="0">
+        <v>4408</v>
+      </c>
+      <c r="B2653" t="s" s="0">
+        <v>4409</v>
+      </c>
+      <c r="C2653" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2654">
+      <c r="A2654" t="s" s="0">
+        <v>4410</v>
+      </c>
+      <c r="B2654" t="s" s="0">
+        <v>4411</v>
+      </c>
+      <c r="C2654" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2655">
+      <c r="A2655" t="s" s="0">
+        <v>4412</v>
+      </c>
+      <c r="B2655" t="s" s="0">
+        <v>4411</v>
+      </c>
+      <c r="C2655" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2656">
+      <c r="A2656" t="s" s="0">
+        <v>4413</v>
+      </c>
+      <c r="B2656" t="s" s="0">
+        <v>4411</v>
+      </c>
+      <c r="C2656" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2657">
+      <c r="A2657" t="s" s="0">
+        <v>4414</v>
+      </c>
+      <c r="B2657" t="s" s="0">
+        <v>4415</v>
+      </c>
+      <c r="C2657" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2658">
+      <c r="A2658" t="s" s="0">
+        <v>4416</v>
+      </c>
+      <c r="B2658" t="s" s="0">
+        <v>4417</v>
+      </c>
+      <c r="C2658" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2659">
+      <c r="A2659" t="s" s="0">
+        <v>4418</v>
+      </c>
+      <c r="B2659" t="s" s="0">
+        <v>4419</v>
+      </c>
+      <c r="C2659" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2660">
+      <c r="A2660" t="s" s="0">
+        <v>4420</v>
+      </c>
+      <c r="B2660" t="s" s="0">
+        <v>4421</v>
+      </c>
+      <c r="C2660" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2661">
+      <c r="A2661" t="s" s="0">
+        <v>4422</v>
+      </c>
+      <c r="B2661" t="s" s="0">
+        <v>4423</v>
+      </c>
+      <c r="C2661" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2662">
+      <c r="A2662" t="s" s="0">
+        <v>4424</v>
+      </c>
+      <c r="B2662" t="s" s="0">
+        <v>4423</v>
+      </c>
+      <c r="C2662" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2663">
+      <c r="A2663" t="s" s="0">
+        <v>4425</v>
+      </c>
+      <c r="B2663" t="s" s="0">
+        <v>4423</v>
+      </c>
+      <c r="C2663" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2664">
+      <c r="A2664" t="s" s="0">
+        <v>4426</v>
+      </c>
+      <c r="B2664" t="s" s="0">
+        <v>4427</v>
+      </c>
+      <c r="C2664" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2665">
+      <c r="A2665" t="s" s="0">
+        <v>4428</v>
+      </c>
+      <c r="B2665" t="s" s="0">
+        <v>4429</v>
+      </c>
+      <c r="C2665" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2666">
+      <c r="A2666" t="s" s="0">
+        <v>4430</v>
+      </c>
+      <c r="B2666" t="s" s="0">
+        <v>4431</v>
+      </c>
+      <c r="C2666" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2667">
+      <c r="A2667" t="s" s="0">
+        <v>4432</v>
+      </c>
+      <c r="B2667" t="s" s="0">
+        <v>4433</v>
+      </c>
+      <c r="C2667" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2668">
+      <c r="A2668" t="s" s="0">
+        <v>4434</v>
+      </c>
+      <c r="B2668" t="s" s="0">
+        <v>4435</v>
+      </c>
+      <c r="C2668" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2669">
+      <c r="A2669" t="s" s="0">
+        <v>4436</v>
+      </c>
+      <c r="B2669" t="s" s="0">
+        <v>4435</v>
+      </c>
+      <c r="C2669" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2670">
+      <c r="A2670" t="s" s="0">
+        <v>4437</v>
+      </c>
+      <c r="B2670" t="s" s="0">
+        <v>4435</v>
+      </c>
+      <c r="C2670" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2671">
+      <c r="A2671" t="s" s="0">
+        <v>4438</v>
+      </c>
+      <c r="B2671" t="s" s="0">
+        <v>4439</v>
+      </c>
+      <c r="C2671" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2672">
+      <c r="A2672" t="s" s="0">
+        <v>4440</v>
+      </c>
+      <c r="B2672" t="s" s="0">
+        <v>4441</v>
+      </c>
+      <c r="C2672" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2673">
+      <c r="A2673" t="s" s="0">
+        <v>4442</v>
+      </c>
+      <c r="B2673" t="s" s="0">
+        <v>4443</v>
+      </c>
+      <c r="C2673" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2674">
+      <c r="A2674" t="s" s="0">
+        <v>4444</v>
+      </c>
+      <c r="B2674" t="s" s="0">
+        <v>4445</v>
+      </c>
+      <c r="C2674" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2675">
+      <c r="A2675" t="s" s="0">
+        <v>4446</v>
+      </c>
+      <c r="B2675" t="s" s="0">
+        <v>4447</v>
+      </c>
+      <c r="C2675" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2676">
+      <c r="A2676" t="s" s="0">
+        <v>4448</v>
+      </c>
+      <c r="B2676" t="s" s="0">
+        <v>4447</v>
+      </c>
+      <c r="C2676" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2677">
+      <c r="A2677" t="s" s="0">
+        <v>4449</v>
+      </c>
+      <c r="B2677" t="s" s="0">
+        <v>4447</v>
+      </c>
+      <c r="C2677" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2678">
+      <c r="A2678" t="s" s="0">
+        <v>4450</v>
+      </c>
+      <c r="B2678" t="s" s="0">
+        <v>4451</v>
+      </c>
+      <c r="C2678" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2679">
+      <c r="A2679" t="s" s="0">
+        <v>4452</v>
+      </c>
+      <c r="B2679" t="s" s="0">
+        <v>4453</v>
+      </c>
+      <c r="C2679" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2680">
+      <c r="A2680" t="s" s="0">
+        <v>4454</v>
+      </c>
+      <c r="B2680" t="s" s="0">
+        <v>4455</v>
+      </c>
+      <c r="C2680" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2681">
+      <c r="A2681" t="s" s="0">
+        <v>4456</v>
+      </c>
+      <c r="B2681" t="s" s="0">
+        <v>4457</v>
+      </c>
+      <c r="C2681" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2682">
+      <c r="A2682" t="s" s="0">
+        <v>4458</v>
+      </c>
+      <c r="B2682" t="s" s="0">
+        <v>4459</v>
+      </c>
+      <c r="C2682" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2683">
+      <c r="A2683" t="s" s="0">
+        <v>4460</v>
+      </c>
+      <c r="B2683" t="s" s="0">
+        <v>4459</v>
+      </c>
+      <c r="C2683" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2684">
+      <c r="A2684" t="s" s="0">
+        <v>4461</v>
+      </c>
+      <c r="B2684" t="s" s="0">
+        <v>4459</v>
+      </c>
+      <c r="C2684" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2685">
+      <c r="A2685" t="s" s="0">
+        <v>4462</v>
+      </c>
+      <c r="B2685" t="s" s="0">
+        <v>4463</v>
+      </c>
+      <c r="C2685" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2686">
+      <c r="A2686" t="s" s="0">
+        <v>4464</v>
+      </c>
+      <c r="B2686" t="s" s="0">
+        <v>4465</v>
+      </c>
+      <c r="C2686" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2687">
+      <c r="A2687" t="s" s="0">
+        <v>4466</v>
+      </c>
+      <c r="B2687" t="s" s="0">
+        <v>4467</v>
+      </c>
+      <c r="C2687" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2688">
+      <c r="A2688" t="s" s="0">
+        <v>4468</v>
+      </c>
+      <c r="B2688" t="s" s="0">
+        <v>4469</v>
+      </c>
+      <c r="C2688" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>