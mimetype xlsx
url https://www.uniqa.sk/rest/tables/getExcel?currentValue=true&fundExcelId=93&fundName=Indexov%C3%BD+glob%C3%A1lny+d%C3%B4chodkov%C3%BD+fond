--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indexový globálny dôchodkový fo" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8064" uniqueCount="4470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8202" uniqueCount="4548">
   <si>
     <t>01.02.2019</t>
   </si>
   <si>
     <t>0.033194</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>02.02.2019</t>
   </si>
   <si>
     <t>03.02.2019</t>
   </si>
   <si>
     <t>04.02.2019</t>
   </si>
   <si>
     <t>05.02.2019</t>
   </si>
   <si>
     <t>06.02.2019</t>
   </si>
   <si>
@@ -13416,98 +13416,332 @@
     <t>07.06.2026</t>
   </si>
   <si>
     <t>08.06.2026</t>
   </si>
   <si>
     <t>0.065422</t>
   </si>
   <si>
     <t>09.06.2026</t>
   </si>
   <si>
     <t>0.064637</t>
   </si>
   <si>
     <t>10.06.2026</t>
   </si>
   <si>
     <t>0.064510</t>
   </si>
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
     <t>0.064547</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>0.065804</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>0.066686</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>0.066557</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>0.066644</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>0.066761</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>0.066767</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>0.066934</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>0.065973</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>0.066283</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>0.066066</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>0.065876</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>0.065910</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>0.066622</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>0.066810</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>0.066506</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>0.066860</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>0.067079</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>0.066438</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>0.065932</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>0.066732</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>0.066936</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>0.066769</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>0.066760</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>0.066824</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>0.066726</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>0.065949</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>0.066141</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>0.066517</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>0.066646</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>0.065755</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>0.066127</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>0.065783</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2688"/>
+  <dimension ref="A1:C2734"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -43034,45 +43268,551 @@
         <v>4465</v>
       </c>
       <c r="C2686" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" t="s" s="0">
         <v>4466</v>
       </c>
       <c r="B2687" t="s" s="0">
         <v>4467</v>
       </c>
       <c r="C2687" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" t="s" s="0">
         <v>4468</v>
       </c>
       <c r="B2688" t="s" s="0">
         <v>4469</v>
       </c>
       <c r="C2688" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2689">
+      <c r="A2689" t="s" s="0">
+        <v>4470</v>
+      </c>
+      <c r="B2689" t="s" s="0">
+        <v>4471</v>
+      </c>
+      <c r="C2689" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2690">
+      <c r="A2690" t="s" s="0">
+        <v>4472</v>
+      </c>
+      <c r="B2690" t="s" s="0">
+        <v>4471</v>
+      </c>
+      <c r="C2690" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2691">
+      <c r="A2691" t="s" s="0">
+        <v>4473</v>
+      </c>
+      <c r="B2691" t="s" s="0">
+        <v>4471</v>
+      </c>
+      <c r="C2691" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2692">
+      <c r="A2692" t="s" s="0">
+        <v>4474</v>
+      </c>
+      <c r="B2692" t="s" s="0">
+        <v>4475</v>
+      </c>
+      <c r="C2692" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2693">
+      <c r="A2693" t="s" s="0">
+        <v>4476</v>
+      </c>
+      <c r="B2693" t="s" s="0">
+        <v>4477</v>
+      </c>
+      <c r="C2693" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2694">
+      <c r="A2694" t="s" s="0">
+        <v>4478</v>
+      </c>
+      <c r="B2694" t="s" s="0">
+        <v>4479</v>
+      </c>
+      <c r="C2694" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2695">
+      <c r="A2695" t="s" s="0">
+        <v>4480</v>
+      </c>
+      <c r="B2695" t="s" s="0">
+        <v>4481</v>
+      </c>
+      <c r="C2695" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2696">
+      <c r="A2696" t="s" s="0">
+        <v>4482</v>
+      </c>
+      <c r="B2696" t="s" s="0">
+        <v>4483</v>
+      </c>
+      <c r="C2696" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2697">
+      <c r="A2697" t="s" s="0">
+        <v>4484</v>
+      </c>
+      <c r="B2697" t="s" s="0">
+        <v>4483</v>
+      </c>
+      <c r="C2697" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2698">
+      <c r="A2698" t="s" s="0">
+        <v>4485</v>
+      </c>
+      <c r="B2698" t="s" s="0">
+        <v>4483</v>
+      </c>
+      <c r="C2698" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2699">
+      <c r="A2699" t="s" s="0">
+        <v>4486</v>
+      </c>
+      <c r="B2699" t="s" s="0">
+        <v>4487</v>
+      </c>
+      <c r="C2699" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2700">
+      <c r="A2700" t="s" s="0">
+        <v>4488</v>
+      </c>
+      <c r="B2700" t="s" s="0">
+        <v>4489</v>
+      </c>
+      <c r="C2700" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2701">
+      <c r="A2701" t="s" s="0">
+        <v>4490</v>
+      </c>
+      <c r="B2701" t="s" s="0">
+        <v>4491</v>
+      </c>
+      <c r="C2701" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2702">
+      <c r="A2702" t="s" s="0">
+        <v>4492</v>
+      </c>
+      <c r="B2702" t="s" s="0">
+        <v>4493</v>
+      </c>
+      <c r="C2702" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2703">
+      <c r="A2703" t="s" s="0">
+        <v>4494</v>
+      </c>
+      <c r="B2703" t="s" s="0">
+        <v>4495</v>
+      </c>
+      <c r="C2703" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2704">
+      <c r="A2704" t="s" s="0">
+        <v>4496</v>
+      </c>
+      <c r="B2704" t="s" s="0">
+        <v>4495</v>
+      </c>
+      <c r="C2704" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2705">
+      <c r="A2705" t="s" s="0">
+        <v>4497</v>
+      </c>
+      <c r="B2705" t="s" s="0">
+        <v>4495</v>
+      </c>
+      <c r="C2705" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2706">
+      <c r="A2706" t="s" s="0">
+        <v>4498</v>
+      </c>
+      <c r="B2706" t="s" s="0">
+        <v>4499</v>
+      </c>
+      <c r="C2706" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2707">
+      <c r="A2707" t="s" s="0">
+        <v>4500</v>
+      </c>
+      <c r="B2707" t="s" s="0">
+        <v>4501</v>
+      </c>
+      <c r="C2707" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2708">
+      <c r="A2708" t="s" s="0">
+        <v>4502</v>
+      </c>
+      <c r="B2708" t="s" s="0">
+        <v>4503</v>
+      </c>
+      <c r="C2708" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2709">
+      <c r="A2709" t="s" s="0">
+        <v>4504</v>
+      </c>
+      <c r="B2709" t="s" s="0">
+        <v>4505</v>
+      </c>
+      <c r="C2709" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2710">
+      <c r="A2710" t="s" s="0">
+        <v>4506</v>
+      </c>
+      <c r="B2710" t="s" s="0">
+        <v>4507</v>
+      </c>
+      <c r="C2710" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2711">
+      <c r="A2711" t="s" s="0">
+        <v>4508</v>
+      </c>
+      <c r="B2711" t="s" s="0">
+        <v>4507</v>
+      </c>
+      <c r="C2711" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2712">
+      <c r="A2712" t="s" s="0">
+        <v>4509</v>
+      </c>
+      <c r="B2712" t="s" s="0">
+        <v>4507</v>
+      </c>
+      <c r="C2712" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2713">
+      <c r="A2713" t="s" s="0">
+        <v>4510</v>
+      </c>
+      <c r="B2713" t="s" s="0">
+        <v>4511</v>
+      </c>
+      <c r="C2713" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2714">
+      <c r="A2714" t="s" s="0">
+        <v>4512</v>
+      </c>
+      <c r="B2714" t="s" s="0">
+        <v>4513</v>
+      </c>
+      <c r="C2714" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2715">
+      <c r="A2715" t="s" s="0">
+        <v>4514</v>
+      </c>
+      <c r="B2715" t="s" s="0">
+        <v>4515</v>
+      </c>
+      <c r="C2715" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2716">
+      <c r="A2716" t="s" s="0">
+        <v>4516</v>
+      </c>
+      <c r="B2716" t="s" s="0">
+        <v>4517</v>
+      </c>
+      <c r="C2716" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2717">
+      <c r="A2717" t="s" s="0">
+        <v>4518</v>
+      </c>
+      <c r="B2717" t="s" s="0">
+        <v>4519</v>
+      </c>
+      <c r="C2717" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2718">
+      <c r="A2718" t="s" s="0">
+        <v>4520</v>
+      </c>
+      <c r="B2718" t="s" s="0">
+        <v>4519</v>
+      </c>
+      <c r="C2718" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2719">
+      <c r="A2719" t="s" s="0">
+        <v>4521</v>
+      </c>
+      <c r="B2719" t="s" s="0">
+        <v>4519</v>
+      </c>
+      <c r="C2719" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2720">
+      <c r="A2720" t="s" s="0">
+        <v>4522</v>
+      </c>
+      <c r="B2720" t="s" s="0">
+        <v>4523</v>
+      </c>
+      <c r="C2720" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2721">
+      <c r="A2721" t="s" s="0">
+        <v>4524</v>
+      </c>
+      <c r="B2721" t="s" s="0">
+        <v>4525</v>
+      </c>
+      <c r="C2721" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2722">
+      <c r="A2722" t="s" s="0">
+        <v>4526</v>
+      </c>
+      <c r="B2722" t="s" s="0">
+        <v>4527</v>
+      </c>
+      <c r="C2722" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2723">
+      <c r="A2723" t="s" s="0">
+        <v>4528</v>
+      </c>
+      <c r="B2723" t="s" s="0">
+        <v>4529</v>
+      </c>
+      <c r="C2723" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2724">
+      <c r="A2724" t="s" s="0">
+        <v>4530</v>
+      </c>
+      <c r="B2724" t="s" s="0">
+        <v>4531</v>
+      </c>
+      <c r="C2724" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2725">
+      <c r="A2725" t="s" s="0">
+        <v>4532</v>
+      </c>
+      <c r="B2725" t="s" s="0">
+        <v>4531</v>
+      </c>
+      <c r="C2725" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2726">
+      <c r="A2726" t="s" s="0">
+        <v>4533</v>
+      </c>
+      <c r="B2726" t="s" s="0">
+        <v>4531</v>
+      </c>
+      <c r="C2726" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2727">
+      <c r="A2727" t="s" s="0">
+        <v>4534</v>
+      </c>
+      <c r="B2727" t="s" s="0">
+        <v>4535</v>
+      </c>
+      <c r="C2727" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2728">
+      <c r="A2728" t="s" s="0">
+        <v>4536</v>
+      </c>
+      <c r="B2728" t="s" s="0">
+        <v>4537</v>
+      </c>
+      <c r="C2728" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2729">
+      <c r="A2729" t="s" s="0">
+        <v>4538</v>
+      </c>
+      <c r="B2729" t="s" s="0">
+        <v>4539</v>
+      </c>
+      <c r="C2729" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2730">
+      <c r="A2730" t="s" s="0">
+        <v>4540</v>
+      </c>
+      <c r="B2730" t="s" s="0">
+        <v>4541</v>
+      </c>
+      <c r="C2730" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2731">
+      <c r="A2731" t="s" s="0">
+        <v>4542</v>
+      </c>
+      <c r="B2731" t="s" s="0">
+        <v>4543</v>
+      </c>
+      <c r="C2731" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2732">
+      <c r="A2732" t="s" s="0">
+        <v>4544</v>
+      </c>
+      <c r="B2732" t="s" s="0">
+        <v>4543</v>
+      </c>
+      <c r="C2732" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2733">
+      <c r="A2733" t="s" s="0">
+        <v>4545</v>
+      </c>
+      <c r="B2733" t="s" s="0">
+        <v>4543</v>
+      </c>
+      <c r="C2733" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2734">
+      <c r="A2734" t="s" s="0">
+        <v>4546</v>
+      </c>
+      <c r="B2734" t="s" s="0">
+        <v>4547</v>
+      </c>
+      <c r="C2734" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>