--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indexový globálny dôchodkový fo" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8202" uniqueCount="4548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8337" uniqueCount="4626">
   <si>
     <t>01.02.2019</t>
   </si>
   <si>
     <t>0.033194</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>02.02.2019</t>
   </si>
   <si>
     <t>03.02.2019</t>
   </si>
   <si>
     <t>04.02.2019</t>
   </si>
   <si>
     <t>05.02.2019</t>
   </si>
   <si>
     <t>06.02.2019</t>
   </si>
   <si>
@@ -13650,98 +13650,332 @@
     <t>0.066646</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
     <t>0.065755</t>
   </si>
   <si>
     <t>24.07.2026</t>
   </si>
   <si>
     <t>0.066127</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>26.07.2026</t>
   </si>
   <si>
     <t>27.07.2026</t>
   </si>
   <si>
     <t>0.065783</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>0.065947</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>0.065399</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>0.065439</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>0.065763</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>0.066641</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>0.067614</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>0.067828</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>0.067665</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>0.067962</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>0.067952</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>0.067946</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>0.068066</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>0.068352</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>0.068154</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>0.068201</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>0.067371</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>0.067346</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>0.067021</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>0.067255</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>0.067006</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>0.067247</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>0.067301</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>0.067529</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>0.067974</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>0.067250</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>0.067158</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>0.067220</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>0.067736</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>0.067663</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>0.067630</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>0.067558</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>0.066998</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>0.066631</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2734"/>
+  <dimension ref="A1:C2779"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -43774,45 +44008,540 @@
         <v>4543</v>
       </c>
       <c r="C2732" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" t="s" s="0">
         <v>4545</v>
       </c>
       <c r="B2733" t="s" s="0">
         <v>4543</v>
       </c>
       <c r="C2733" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" t="s" s="0">
         <v>4546</v>
       </c>
       <c r="B2734" t="s" s="0">
         <v>4547</v>
       </c>
       <c r="C2734" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2735">
+      <c r="A2735" t="s" s="0">
+        <v>4548</v>
+      </c>
+      <c r="B2735" t="s" s="0">
+        <v>4549</v>
+      </c>
+      <c r="C2735" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2736">
+      <c r="A2736" t="s" s="0">
+        <v>4550</v>
+      </c>
+      <c r="B2736" t="s" s="0">
+        <v>4551</v>
+      </c>
+      <c r="C2736" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2737">
+      <c r="A2737" t="s" s="0">
+        <v>4552</v>
+      </c>
+      <c r="B2737" t="s" s="0">
+        <v>4553</v>
+      </c>
+      <c r="C2737" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2738">
+      <c r="A2738" t="s" s="0">
+        <v>4554</v>
+      </c>
+      <c r="B2738" t="s" s="0">
+        <v>4555</v>
+      </c>
+      <c r="C2738" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2739">
+      <c r="A2739" t="s" s="0">
+        <v>4556</v>
+      </c>
+      <c r="B2739" t="s" s="0">
+        <v>4555</v>
+      </c>
+      <c r="C2739" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2740">
+      <c r="A2740" t="s" s="0">
+        <v>4557</v>
+      </c>
+      <c r="B2740" t="s" s="0">
+        <v>4555</v>
+      </c>
+      <c r="C2740" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2741">
+      <c r="A2741" t="s" s="0">
+        <v>4558</v>
+      </c>
+      <c r="B2741" t="s" s="0">
+        <v>4559</v>
+      </c>
+      <c r="C2741" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2742">
+      <c r="A2742" t="s" s="0">
+        <v>4560</v>
+      </c>
+      <c r="B2742" t="s" s="0">
+        <v>4561</v>
+      </c>
+      <c r="C2742" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2743">
+      <c r="A2743" t="s" s="0">
+        <v>4562</v>
+      </c>
+      <c r="B2743" t="s" s="0">
+        <v>4563</v>
+      </c>
+      <c r="C2743" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2744">
+      <c r="A2744" t="s" s="0">
+        <v>4564</v>
+      </c>
+      <c r="B2744" t="s" s="0">
+        <v>4565</v>
+      </c>
+      <c r="C2744" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2745">
+      <c r="A2745" t="s" s="0">
+        <v>4566</v>
+      </c>
+      <c r="B2745" t="s" s="0">
+        <v>4567</v>
+      </c>
+      <c r="C2745" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2746">
+      <c r="A2746" t="s" s="0">
+        <v>4568</v>
+      </c>
+      <c r="B2746" t="s" s="0">
+        <v>4567</v>
+      </c>
+      <c r="C2746" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2747">
+      <c r="A2747" t="s" s="0">
+        <v>4569</v>
+      </c>
+      <c r="B2747" t="s" s="0">
+        <v>4567</v>
+      </c>
+      <c r="C2747" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2748">
+      <c r="A2748" t="s" s="0">
+        <v>4570</v>
+      </c>
+      <c r="B2748" t="s" s="0">
+        <v>4571</v>
+      </c>
+      <c r="C2748" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2749">
+      <c r="A2749" t="s" s="0">
+        <v>4572</v>
+      </c>
+      <c r="B2749" t="s" s="0">
+        <v>4573</v>
+      </c>
+      <c r="C2749" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2750">
+      <c r="A2750" t="s" s="0">
+        <v>4574</v>
+      </c>
+      <c r="B2750" t="s" s="0">
+        <v>4575</v>
+      </c>
+      <c r="C2750" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2751">
+      <c r="A2751" t="s" s="0">
+        <v>4576</v>
+      </c>
+      <c r="B2751" t="s" s="0">
+        <v>4577</v>
+      </c>
+      <c r="C2751" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2752">
+      <c r="A2752" t="s" s="0">
+        <v>4578</v>
+      </c>
+      <c r="B2752" t="s" s="0">
+        <v>4579</v>
+      </c>
+      <c r="C2752" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2753">
+      <c r="A2753" t="s" s="0">
+        <v>4580</v>
+      </c>
+      <c r="B2753" t="s" s="0">
+        <v>4579</v>
+      </c>
+      <c r="C2753" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2754">
+      <c r="A2754" t="s" s="0">
+        <v>4581</v>
+      </c>
+      <c r="B2754" t="s" s="0">
+        <v>4579</v>
+      </c>
+      <c r="C2754" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2755">
+      <c r="A2755" t="s" s="0">
+        <v>4582</v>
+      </c>
+      <c r="B2755" t="s" s="0">
+        <v>4583</v>
+      </c>
+      <c r="C2755" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2756">
+      <c r="A2756" t="s" s="0">
+        <v>4584</v>
+      </c>
+      <c r="B2756" t="s" s="0">
+        <v>4585</v>
+      </c>
+      <c r="C2756" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2757">
+      <c r="A2757" t="s" s="0">
+        <v>4586</v>
+      </c>
+      <c r="B2757" t="s" s="0">
+        <v>4587</v>
+      </c>
+      <c r="C2757" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2758">
+      <c r="A2758" t="s" s="0">
+        <v>4588</v>
+      </c>
+      <c r="B2758" t="s" s="0">
+        <v>4589</v>
+      </c>
+      <c r="C2758" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2759">
+      <c r="A2759" t="s" s="0">
+        <v>4590</v>
+      </c>
+      <c r="B2759" t="s" s="0">
+        <v>4591</v>
+      </c>
+      <c r="C2759" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2760">
+      <c r="A2760" t="s" s="0">
+        <v>4592</v>
+      </c>
+      <c r="B2760" t="s" s="0">
+        <v>4591</v>
+      </c>
+      <c r="C2760" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2761">
+      <c r="A2761" t="s" s="0">
+        <v>4593</v>
+      </c>
+      <c r="B2761" t="s" s="0">
+        <v>4591</v>
+      </c>
+      <c r="C2761" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2762">
+      <c r="A2762" t="s" s="0">
+        <v>4594</v>
+      </c>
+      <c r="B2762" t="s" s="0">
+        <v>4595</v>
+      </c>
+      <c r="C2762" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2763">
+      <c r="A2763" t="s" s="0">
+        <v>4596</v>
+      </c>
+      <c r="B2763" t="s" s="0">
+        <v>4597</v>
+      </c>
+      <c r="C2763" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2764">
+      <c r="A2764" t="s" s="0">
+        <v>4598</v>
+      </c>
+      <c r="B2764" t="s" s="0">
+        <v>4599</v>
+      </c>
+      <c r="C2764" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2765">
+      <c r="A2765" t="s" s="0">
+        <v>4600</v>
+      </c>
+      <c r="B2765" t="s" s="0">
+        <v>4601</v>
+      </c>
+      <c r="C2765" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2766">
+      <c r="A2766" t="s" s="0">
+        <v>4602</v>
+      </c>
+      <c r="B2766" t="s" s="0">
+        <v>4603</v>
+      </c>
+      <c r="C2766" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2767">
+      <c r="A2767" t="s" s="0">
+        <v>4604</v>
+      </c>
+      <c r="B2767" t="s" s="0">
+        <v>4603</v>
+      </c>
+      <c r="C2767" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2768">
+      <c r="A2768" t="s" s="0">
+        <v>4605</v>
+      </c>
+      <c r="B2768" t="s" s="0">
+        <v>4603</v>
+      </c>
+      <c r="C2768" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2769">
+      <c r="A2769" t="s" s="0">
+        <v>4606</v>
+      </c>
+      <c r="B2769" t="s" s="0">
+        <v>4607</v>
+      </c>
+      <c r="C2769" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2770">
+      <c r="A2770" t="s" s="0">
+        <v>4608</v>
+      </c>
+      <c r="B2770" t="s" s="0">
+        <v>4609</v>
+      </c>
+      <c r="C2770" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2771">
+      <c r="A2771" t="s" s="0">
+        <v>4610</v>
+      </c>
+      <c r="B2771" t="s" s="0">
+        <v>4611</v>
+      </c>
+      <c r="C2771" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2772">
+      <c r="A2772" t="s" s="0">
+        <v>4612</v>
+      </c>
+      <c r="B2772" t="s" s="0">
+        <v>4613</v>
+      </c>
+      <c r="C2772" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2773">
+      <c r="A2773" t="s" s="0">
+        <v>4614</v>
+      </c>
+      <c r="B2773" t="s" s="0">
+        <v>4615</v>
+      </c>
+      <c r="C2773" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2774">
+      <c r="A2774" t="s" s="0">
+        <v>4616</v>
+      </c>
+      <c r="B2774" t="s" s="0">
+        <v>4615</v>
+      </c>
+      <c r="C2774" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2775">
+      <c r="A2775" t="s" s="0">
+        <v>4617</v>
+      </c>
+      <c r="B2775" t="s" s="0">
+        <v>4615</v>
+      </c>
+      <c r="C2775" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2776">
+      <c r="A2776" t="s" s="0">
+        <v>4618</v>
+      </c>
+      <c r="B2776" t="s" s="0">
+        <v>4619</v>
+      </c>
+      <c r="C2776" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2777">
+      <c r="A2777" t="s" s="0">
+        <v>4620</v>
+      </c>
+      <c r="B2777" t="s" s="0">
+        <v>4621</v>
+      </c>
+      <c r="C2777" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2778">
+      <c r="A2778" t="s" s="0">
+        <v>4622</v>
+      </c>
+      <c r="B2778" t="s" s="0">
+        <v>4623</v>
+      </c>
+      <c r="C2778" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2779">
+      <c r="A2779" t="s" s="0">
+        <v>4624</v>
+      </c>
+      <c r="B2779" t="s" s="0">
+        <v>4625</v>
+      </c>
+      <c r="C2779" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>